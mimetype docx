--- v0 (2026-09-08)
+++ v1 (2026-11-03)
@@ -18,51 +18,51 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="2086" w:tblpY="-366"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3118"/>
       </w:tblGrid>
       <w:tr w:rsidR="00295A04" w:rsidRPr="00295A04" w14:paraId="15FEC2DF" w14:textId="77777777" w:rsidTr="00402921">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -545,50 +545,51 @@
       <w:r w:rsidR="003E5246" w:rsidRPr="004711EB">
         <w:t>Innovationsfond</w:t>
       </w:r>
       <w:r w:rsidR="000813D8" w:rsidRPr="004711EB">
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Bildungsbereich"/>
       <w:r w:rsidR="00376753" w:rsidRPr="004711EB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Bildungsbereich"/>
           <w:tag w:val="Bildungsbereich"/>
           <w:id w:val="-2072418108"/>
           <w:placeholder>
             <w:docPart w:val="F3796A24C3AE4941BB72EBC8E4329EA5"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Wählen Sie ein Element aus."/>
             <w:listItem w:displayText="Schulen der Berufsbildung" w:value="Schulen der Berufsbildung"/>
             <w:listItem w:displayText="Mittelschulen" w:value="Mittelschulen"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004711EB">
             <w:t xml:space="preserve">Schulen der </w:t>
           </w:r>
           <w:r w:rsidR="00D42AC8" w:rsidRPr="004711EB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="704CB8"/>
             </w:rPr>
             <w:t>Berufsbi</w:t>
           </w:r>
           <w:r w:rsidR="005A3D00" w:rsidRPr="004711EB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="704CB8"/>
             </w:rPr>
             <w:t>l</w:t>
           </w:r>
           <w:r w:rsidR="00D42AC8" w:rsidRPr="004711EB">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="704CB8"/>
             </w:rPr>
             <w:t>dung/Mittelschulen</w:t>
           </w:r>
@@ -699,63 +700,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
           <w:color w:val="704CB8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Projekteingabe</w:t>
       </w:r>
       <w:r w:rsidR="72775A02" w:rsidRPr="3ECAECE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
           <w:color w:val="704CB8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Projekttitel"/>
       <w:r w:rsidR="008918E8" w:rsidRPr="3ECAECE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
           <w:color w:val="704CB8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">des Typs Learning </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>des Typs Learning Incubator</w:t>
+      </w:r>
       <w:r w:rsidR="2366C659" w:rsidRPr="3ECAECE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
           <w:color w:val="704CB8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="543784FF" w14:textId="6BFC04D7" w:rsidR="00022882" w:rsidRDefault="72775A02">
       <w:pPr>
         <w:pStyle w:val="berschrift5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
           <w:color w:val="704CB8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:pPrChange w:id="3" w:author="DLH Innovationsfonds" w:date="2026-08-08T10:59:00Z" w16du:dateUtc="2026-08-08T08:59:00Z">
           <w:pPr>
@@ -773,50 +763,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
           <w:color w:val="704CB8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
             <w:color w:val="704CB8"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:alias w:val="Geben Sie hier Ihren Projekttitel ein."/>
           <w:tag w:val="Geben Sie hier Ihren Projekttitel ein."/>
           <w:id w:val="1130281941"/>
           <w:placeholder>
             <w:docPart w:val="61FF88FD8E114A1A8827DF59B4E9AD20"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006A76DF">
             <w:rPr>
               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
               <w:color w:val="704CB8"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>Geben Sie hier</w:t>
           </w:r>
           <w:r w:rsidRPr="00CB726D">
             <w:rPr>
               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
               <w:color w:val="704CB8"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t xml:space="preserve"> Ihren Projekttitel ein.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="3ECAECE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
           <w:color w:val="704CB8"/>
@@ -946,51 +937,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t xml:space="preserve">auch in der Fusszeile. Bitte </w:t>
       </w:r>
       <w:r w:rsidR="00864A9F" w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t>orange</w:t>
       </w:r>
       <w:r w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kommentare nach der Bearbeitung der entsprechenden Kapitel rauslöschen.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B71A20B" w14:textId="77777777" w:rsidR="005B4985" w:rsidRPr="005B4985" w:rsidRDefault="005B4985" w:rsidP="005B4985"/>
-    <w:p w14:paraId="4C1F2586" w14:textId="591C2786" w:rsidR="006D7233" w:rsidRPr="00295A04" w:rsidRDefault="006D7233" w:rsidP="3ECAECE5">
+    <w:p w14:paraId="4C1F2586" w14:textId="067E9F97" w:rsidR="006D7233" w:rsidRPr="00295A04" w:rsidRDefault="006D7233" w:rsidP="3ECAECE5">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="704CB8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00295A04">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="704CB8"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="34BCC826" wp14:editId="1132BE7A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>353695</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7559675" cy="10688320"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
@@ -1044,93 +1035,94 @@
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="73297CDE" w:rsidRPr="00295A04" w:rsidDel="00A3335F">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="704CB8"/>
         </w:rPr>
         <w:t>Formularv</w:t>
       </w:r>
       <w:r w:rsidR="3BC874C3" w:rsidRPr="3ECAECE5">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="704CB8"/>
         </w:rPr>
         <w:t xml:space="preserve">ersion </w:t>
       </w:r>
       <w:r w:rsidR="73297CDE" w:rsidRPr="3ECAECE5">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="704CB8"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
-      <w:r w:rsidR="00E4380C">
+      <w:r w:rsidR="00807BA3">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="704CB8"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="2519D55C" w:rsidRPr="3ECAECE5">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="704CB8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="31819565" w:rsidRPr="3ECAECE5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="704CB8"/>
         </w:rPr>
         <w:t>vom</w:t>
       </w:r>
       <w:r w:rsidR="1B09BBA6" w:rsidRPr="3ECAECE5">
         <w:rPr>
           <w:color w:val="704CB8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="704CB8"/>
           </w:rPr>
           <w:id w:val="6644208"/>
           <w:placeholder>
             <w:docPart w:val="FDCD074A500748609F750DA42D318C37"/>
           </w:placeholder>
           <w:date w:fullDate="2026-08-08T00:00:00Z">
             <w:dateFormat w:val="dddd, d. MMMM yyyy"/>
             <w:lid w:val="de-CH"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E4380C">
             <w:rPr>
               <w:color w:val="704CB8"/>
             </w:rPr>
             <w:t>Samstag, 8. August 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="773E24E6" w14:textId="77777777" w:rsidR="006D7233" w:rsidRPr="00295A04" w:rsidRDefault="006D7233">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="704CB8"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00295A04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="704CB8"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
@@ -1141,59 +1133,51 @@
         <w:pStyle w:val="berschrift1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc145342413"/>
       <w:r w:rsidRPr="00840021">
         <w:lastRenderedPageBreak/>
         <w:t>Anleitung</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="06DEA974" w14:textId="34D5C7BF" w:rsidR="00386962" w:rsidRDefault="67D93FC4" w:rsidP="00864A9F">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B2429E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Dieses</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Formular unterstützt Sie dabei, Ihre Projektidee so darzustellen, dass die unabhängige Jury deren pädagogischen, innovativen und digitalen Mehrwert beurteilen kann. Gesucht sind Unterrichtsprojekte für die öffentliche Sek-II-Stufe des Kantons Zürich, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> des Lernens und Lehrens erproben und digitale </w:t>
+        <w:t xml:space="preserve"> Formular unterstützt Sie dabei, Ihre Projektidee so darzustellen, dass die unabhängige Jury deren pädagogischen, innovativen und digitalen Mehrwert beurteilen kann. Gesucht sind Unterrichtsprojekte für die öffentliche Sek-II-Stufe des Kantons Zürich, die neue Wege des Lernens und Lehrens erproben und digitale </w:t>
       </w:r>
       <w:r w:rsidR="03F836F2">
         <w:t>Methoden</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sinnvoll einbeziehen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B9EA943" w14:textId="1C9EBA33" w:rsidR="00E72DD2" w:rsidRDefault="67D93FC4" w:rsidP="00864A9F">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bitte beschreiben Sie Ihre Idee möglichst konkret und verständlich. Die </w:t>
       </w:r>
       <w:r w:rsidR="006A76DF" w:rsidRPr="006A76DF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00864A9F" w:rsidRPr="006A76DF">
@@ -1259,57 +1243,52 @@
       <w:r w:rsidR="67D93FC4" w:rsidRPr="00B2429E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Regel</w:t>
       </w:r>
       <w:r w:rsidR="67D93FC4">
         <w:t xml:space="preserve"> innerhalb von rund zwei Monaten zu rechnen (exkl. Ferienzeiten).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4935632D" w14:textId="6E8ECCA5" w:rsidR="00386962" w:rsidRPr="00386962" w:rsidRDefault="67D93FC4" w:rsidP="00864A9F">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B2429E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Weitere</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Informationen zu Zielen, Kriterien und Rahmenbedingungen des Innovationsfonds</w:t>
       </w:r>
       <w:r w:rsidR="205B2F0F">
-        <w:t xml:space="preserve"> sowie </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> sowie Beratungscalls</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> finden Sie unter:</w:t>
       </w:r>
       <w:r w:rsidR="7EA7725E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="3ECAECE5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://dlh.zh.ch/home/innovationsfonds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="53FCE5C1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="202A903D" w14:textId="5994F14F" w:rsidR="00386962" w:rsidRPr="00386962" w:rsidRDefault="67D93FC4" w:rsidP="00864A9F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fragen oder Projektideen können </w:t>
@@ -1423,62 +1402,52 @@
           <w:color w:val="F6A05D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="38706B16" w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t xml:space="preserve">Sie haben das Förderantragsformular für </w:t>
       </w:r>
       <w:r w:rsidR="31657E74" w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
-        <w:t>Learning-</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Learning-Incubator</w:t>
+      </w:r>
       <w:r w:rsidR="38706B16" w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t xml:space="preserve">-Projekte ausgewählt. </w:t>
       </w:r>
       <w:r w:rsidR="56899840" w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t xml:space="preserve">Diese etablieren eine </w:t>
       </w:r>
       <w:r w:rsidR="07902758" w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t xml:space="preserve">bestehende </w:t>
       </w:r>
       <w:r w:rsidR="7A448F26" w:rsidRPr="5DAAD59B">
@@ -2220,69 +2189,57 @@
       </w:r>
       <w:r w:rsidR="41CA7AAF" w:rsidRPr="000C57CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t xml:space="preserve">pädagogischen Ziele bzw. </w:t>
       </w:r>
       <w:r w:rsidRPr="000C57CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t>Kompetenzen</w:t>
       </w:r>
       <w:r w:rsidR="3A3FFE9D" w:rsidRPr="000C57CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t xml:space="preserve"> der </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="2F805073" w:rsidRPr="000C57CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
-        <w:t>Schüler:innen</w:t>
-[...9 lines deleted...]
-        <w:t>/Lernenden</w:t>
+        <w:t>Schüler:innen/Lernenden</w:t>
       </w:r>
       <w:r w:rsidR="00B2429E" w:rsidRPr="000C57CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="45A75354" w:rsidRPr="000C57CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t>Sie hauptsächlich fördern wollen</w:t>
       </w:r>
       <w:r w:rsidRPr="000C57CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
@@ -4468,71 +4425,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Ihr Projekt konkret im Unterricht </w:t>
       </w:r>
       <w:r w:rsidR="47B6D9F1" w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t>wirken soll</w:t>
       </w:r>
       <w:r w:rsidR="2727A229" w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="6D1354C2" w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bei Projekten, die sich nicht direkt auf den Lernprozess von </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">/Lernenden beziehen, </w:t>
+        <w:t xml:space="preserve">Bei Projekten, die sich nicht direkt auf den Lernprozess von Schüler:innen/Lernenden beziehen, </w:t>
       </w:r>
       <w:r w:rsidR="205FDA72" w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t xml:space="preserve">zeigen </w:t>
       </w:r>
       <w:r w:rsidR="6D1354C2" w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t>Sie bitte</w:t>
       </w:r>
       <w:r w:rsidR="521944D7" w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t xml:space="preserve"> ebenfalls konkret</w:t>
       </w:r>
@@ -4752,71 +4689,51 @@
         </w:rPr>
         <w:t>ollen,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A07E40" w14:textId="2F0C8B5B" w:rsidR="0007703F" w:rsidRPr="000C57CA" w:rsidRDefault="521944D7" w:rsidP="00C87C5A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C57CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
-        <w:t xml:space="preserve">beispielhaft, wie die </w:t>
-[...19 lines deleted...]
-        <w:t>/Lernenden arbeiten und lernen,</w:t>
+        <w:t>beispielhaft, wie die Schüler:innen/Lernenden arbeiten und lernen,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F183896" w14:textId="0F87FF83" w:rsidR="0007703F" w:rsidRPr="000C57CA" w:rsidRDefault="2DBB0C1C" w:rsidP="00C87C5A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C57CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t xml:space="preserve">und </w:t>
       </w:r>
@@ -4953,69 +4870,57 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="05BB4087" w14:textId="5447FCDF" w:rsidR="006A0069" w:rsidRPr="000C57CA" w:rsidRDefault="148ADB84" w:rsidP="00C87C5A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t xml:space="preserve">wie Lehrpersonen, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="2F805073" w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
-        <w:t>Schüler:innen</w:t>
-[...9 lines deleted...]
-        <w:t>/Lernende</w:t>
+        <w:t>Schüler:innen/Lernende</w:t>
       </w:r>
       <w:r w:rsidR="00C64D3C" w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t xml:space="preserve">und digitale </w:t>
       </w:r>
       <w:r w:rsidR="1B1D17EA" w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t xml:space="preserve">Werkzeuge </w:t>
       </w:r>
@@ -5316,91 +5221,91 @@
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>[Schreiben Sie hier…]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="740F59C1" w14:textId="77777777" w:rsidR="00E02997" w:rsidRDefault="00E02997" w:rsidP="00814C0B">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Ref174521913"/>
       <w:r>
         <w:t>Evaluationsplanung</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="71D7EC71" w14:textId="6A28BD5C" w:rsidR="006A0069" w:rsidRPr="000C57CA" w:rsidRDefault="148ADB84" w:rsidP="5DAAD59B">
+    <w:p w14:paraId="71D7EC71" w14:textId="1FFA57EF" w:rsidR="006A0069" w:rsidRPr="000C57CA" w:rsidRDefault="148ADB84" w:rsidP="5DAAD59B">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t xml:space="preserve">[Ein Unterrichtsprojekt wird mindestens einmal durchgeführt, reflektiert und evaluiert. Das Projekt gilt als abgeschlossen, </w:t>
       </w:r>
       <w:r w:rsidR="008C20A2" w:rsidRPr="39F38450">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t>sobald die Evaluation erfolgt</w:t>
       </w:r>
       <w:r w:rsidR="008C20A2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="008C20A2" w:rsidRPr="39F38450">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
-        <w:t xml:space="preserve">die Dokumentation zusammen mit entstandenen Produkten eingereicht </w:t>
+        <w:t xml:space="preserve">die Dokumentation mit entstandenen Produkten eingereicht </w:t>
       </w:r>
       <w:r w:rsidR="008C20A2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t xml:space="preserve">und zusammen mit dem DLH publiziert </w:t>
       </w:r>
       <w:r w:rsidR="008C20A2" w:rsidRPr="39F38450">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t>wurde</w:t>
       </w:r>
       <w:r w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t>.]</w:t>
       </w:r>
@@ -6478,69 +6383,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t>sowie</w:t>
       </w:r>
       <w:r w:rsidR="721B445F" w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
-        <w:t xml:space="preserve"> wie schnell die technologische Basis </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> wie schnell die technologische Basis überholt </w:t>
       </w:r>
       <w:r w:rsidR="7608A179" w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t xml:space="preserve">sein </w:t>
       </w:r>
       <w:r w:rsidR="721B445F" w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t xml:space="preserve">oder nicht mehr </w:t>
       </w:r>
       <w:r w:rsidR="631F6F15" w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t xml:space="preserve">unterstützt </w:t>
       </w:r>
@@ -6589,69 +6476,51 @@
       <w:bookmarkEnd w:id="35"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Planung und Antrag</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="3C469D90" w14:textId="77777777" w:rsidR="006374BB" w:rsidRPr="000C57CA" w:rsidRDefault="006374BB" w:rsidP="006374BB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C57CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Es ist Aufgabe des Projektteams, den Bedarf an Entlastungen überzeugend darzulegen. Zur Unterstützung bietet der DLH </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> an (</w:t>
+        <w:t>[Es ist Aufgabe des Projektteams, den Bedarf an Entlastungen überzeugend darzulegen. Zur Unterstützung bietet der DLH Beratungscalls an (</w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00925D54">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Termine Innovationsfonds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000C57CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t>).]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C177D71" w14:textId="77777777" w:rsidR="006374BB" w:rsidRDefault="006374BB" w:rsidP="006374BB">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
@@ -6680,117 +6549,115 @@
       <w:r w:rsidRPr="000C57CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t>[Die Grobplanung zeigt die wichtigsten Arbeitsschritte, Meilensteine und den geschätzten Zeitaufwand dieser Schritte. Die Umsetzung erfolgt idealerweise zeitnah innerhalb ein bis drei Jahren nach d</w:t>
       </w:r>
       <w:r w:rsidR="00925D54">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t>em Förderentscheid</w:t>
       </w:r>
       <w:r w:rsidRPr="000C57CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t>. Anpassungen der Planung sind im Projektverlauf möglich.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6CA475" w14:textId="70392878" w:rsidR="006374BB" w:rsidRPr="000C57CA" w:rsidRDefault="006374BB" w:rsidP="5DAAD59B">
+    <w:p w14:paraId="6F6CA475" w14:textId="3F76E375" w:rsidR="006374BB" w:rsidRPr="000C57CA" w:rsidRDefault="006374BB" w:rsidP="5DAAD59B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t>Unterscheiden Sie bei der Aufwandsabschätzung zwischen bereits finanzierten Aktivitäten (grüne Spalte)</w:t>
       </w:r>
       <w:r w:rsidR="00925D54" w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
-        <w:t xml:space="preserve">z. B. durch Lehraufträge, den </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>z. B. durch Lehraufträge, den Lektionenpool der Schule, Schulentwicklungsbudgets, Projektgelder, Stiftungen oder Sponsoring</w:t>
+      </w:r>
+      <w:r w:rsidR="00925D54" w:rsidRPr="5DAAD59B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="F6A05D"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
-        <w:t>Lektionenpool</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> und Aktivitäten, deren Finanzierung noch offen ist (gelbe Spalte). </w:t>
+      </w:r>
+      <w:r w:rsidR="00D75F78">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="F6A05D"/>
+        </w:rPr>
+        <w:t xml:space="preserve">So ist z. B. die Finanzierung von Weiterbildungen Sache der Schulen und gehört in die grüne Spalte. </w:t>
+      </w:r>
       <w:r w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
-        <w:t xml:space="preserve"> der Schule, Schulentwicklungsbudgets, Projektgelder, Stiftungen oder Sponsoring</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> und Aktivitäten, deren Finanzierung noch offen ist (gelbe Spalte). Teilweise finanzierte Aktivitäten können in beiden Spalten aufgeführt werden. Das Total in der gelben Spalte muss zwischen 160 und 800 Arbeitsstunden </w:t>
+        <w:t xml:space="preserve">Teilweise finanzierte Aktivitäten können in beiden Spalten aufgeführt werden. Das Total in der gelben Spalte muss zwischen 160 und 800 Arbeitsstunden </w:t>
       </w:r>
       <w:r w:rsidR="7EFB0E99" w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t>liegen</w:t>
       </w:r>
       <w:r w:rsidRPr="5DAAD59B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F6A05D"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35EE1823" w14:textId="77777777" w:rsidR="006374BB" w:rsidRPr="000C57CA" w:rsidRDefault="006374BB" w:rsidP="006374BB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -8069,59 +7936,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="1088CE55" w14:textId="77777777" w:rsidR="00E659A6" w:rsidRPr="00565D12" w:rsidRDefault="00E659A6" w:rsidP="00046768">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:u w:val="double"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E659A6" w:rsidRPr="00A050F6" w14:paraId="30105B40" w14:textId="77777777" w:rsidTr="00046768">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8D9F3"/>
           </w:tcPr>
           <w:p w14:paraId="685538C5" w14:textId="77777777" w:rsidR="00E659A6" w:rsidRPr="00C90260" w:rsidRDefault="00E659A6" w:rsidP="00046768">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t>Um Pro-</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> herum</w:t>
+              <w:t>Um Pro-jektende herum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8D9F3"/>
           </w:tcPr>
           <w:p w14:paraId="286FD2FB" w14:textId="77777777" w:rsidR="00E659A6" w:rsidRPr="00C90260" w:rsidRDefault="00E659A6" w:rsidP="00046768">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Projektpräsentation, -dokumentation und -publikation (ca. 20 % Zeitzuschlag auf beide Zwischentotale zusammen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
           <w:p w14:paraId="64FDB2DC" w14:textId="77777777" w:rsidR="00E659A6" w:rsidRPr="00763FD1" w:rsidRDefault="00E659A6" w:rsidP="00046768">
@@ -8337,66 +8196,82 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5098"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="1554"/>
       </w:tblGrid>
       <w:tr w:rsidR="006374BB" w:rsidRPr="00F21B57" w14:paraId="1836CA41" w14:textId="77777777" w:rsidTr="00361CEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
           </w:tcPr>
-          <w:p w14:paraId="28E675CD" w14:textId="77777777" w:rsidR="006374BB" w:rsidRPr="00F21B57" w:rsidRDefault="006374BB" w:rsidP="00361CEA">
+          <w:p w14:paraId="28E675CD" w14:textId="4805A084" w:rsidR="006374BB" w:rsidRPr="00F21B57" w:rsidRDefault="00B935F6" w:rsidP="00361CEA">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3ECAECE5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>Position und Organisation</w:t>
+              <w:t xml:space="preserve">Organisation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">und </w:t>
+            </w:r>
+            <w:r w:rsidR="006374BB" w:rsidRPr="3ECAECE5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
           </w:tcPr>
           <w:p w14:paraId="2C41FC4F" w14:textId="77777777" w:rsidR="006374BB" w:rsidRPr="00F21B57" w:rsidRDefault="006374BB" w:rsidP="00361CEA">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3ECAECE5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Anzahl Arbeitsstunden</w:t>
             </w:r>
@@ -8411,107 +8286,120 @@
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3ECAECE5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Betrag (CHF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006374BB" w:rsidRPr="00D10CC1" w14:paraId="633E1C1E" w14:textId="77777777" w:rsidTr="00361CEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8D9F3"/>
           </w:tcPr>
-          <w:p w14:paraId="08F9EE11" w14:textId="77777777" w:rsidR="006374BB" w:rsidRPr="00C90260" w:rsidRDefault="006374BB" w:rsidP="00361CEA">
+          <w:p w14:paraId="08F9EE11" w14:textId="514E96E4" w:rsidR="006374BB" w:rsidRPr="00C90260" w:rsidRDefault="006374BB" w:rsidP="00361CEA">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t>Lehrauftrag z. B. Lektionen(</w:t>
+              <w:t>Lehrauftrag</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AF293C">
+              <w:t>:</w:t>
+            </w:r>
             <w:r>
-              <w:t>vorbereitung</w:t>
-[...3 lines deleted...]
-              <w:t>) u. ä.</w:t>
+              <w:t xml:space="preserve"> z. B. Lektionen(vorbereitung) u. ä.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8D9F3"/>
           </w:tcPr>
           <w:p w14:paraId="772EBC78" w14:textId="77777777" w:rsidR="006374BB" w:rsidRPr="00C90260" w:rsidRDefault="006374BB" w:rsidP="00361CEA">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8D9F3"/>
           </w:tcPr>
           <w:p w14:paraId="57012D92" w14:textId="77777777" w:rsidR="006374BB" w:rsidRPr="00C90260" w:rsidRDefault="006374BB" w:rsidP="00361CEA">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006374BB" w:rsidRPr="00D10CC1" w14:paraId="7DBE9AFA" w14:textId="77777777" w:rsidTr="00361CEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8D9F3"/>
           </w:tcPr>
-          <w:p w14:paraId="60C9A22F" w14:textId="77777777" w:rsidR="006374BB" w:rsidRPr="00C90260" w:rsidRDefault="006374BB" w:rsidP="00361CEA">
+          <w:p w14:paraId="60C9A22F" w14:textId="2CE0BE61" w:rsidR="006374BB" w:rsidRPr="00C90260" w:rsidRDefault="00AF293C" w:rsidP="00361CEA">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Schule: </w:t>
+            </w:r>
+            <w:r w:rsidR="00B935F6">
+              <w:t xml:space="preserve">z. B. Weiterbildung, </w:t>
+            </w:r>
+            <w:r w:rsidR="00652B36">
+              <w:t>Lehrgangs-/</w:t>
+            </w:r>
+            <w:r w:rsidR="00B935F6">
+              <w:t>Schulentwicklung</w:t>
+            </w:r>
+            <w:r w:rsidR="00652B36">
+              <w:t xml:space="preserve"> u. ä.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8D9F3"/>
           </w:tcPr>
           <w:p w14:paraId="325FC582" w14:textId="77777777" w:rsidR="006374BB" w:rsidRPr="00C90260" w:rsidRDefault="006374BB" w:rsidP="00361CEA">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8D9F3"/>
           </w:tcPr>
           <w:p w14:paraId="1F28DD4D" w14:textId="77777777" w:rsidR="006374BB" w:rsidRPr="00C90260" w:rsidRDefault="006374BB" w:rsidP="00361CEA">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
@@ -9634,127 +9522,117 @@
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="704CB8"/>
           </w:tcPr>
           <w:p w14:paraId="792C6FE4" w14:textId="48B6CD0F" w:rsidR="00EE7249" w:rsidRPr="00D77FF3" w:rsidRDefault="00EE7249" w:rsidP="002C0B21">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Anstellung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8D9F3"/>
           </w:tcPr>
-          <w:p w14:paraId="38CD6AB3" w14:textId="6835848C" w:rsidR="00EE7249" w:rsidRPr="005D21EF" w:rsidRDefault="00000000" w:rsidP="002C0B21">
+          <w:p w14:paraId="38CD6AB3" w14:textId="6835848C" w:rsidR="00EE7249" w:rsidRPr="005D21EF" w:rsidRDefault="00E01A6E" w:rsidP="002C0B21">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1099605258"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003415D4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF62DC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BF62DC" w:rsidRPr="00BF62DC">
-              <w:t xml:space="preserve">unbefristete Anstellung </w:t>
+              <w:t>unbefristete Anstellung obA</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00BF62DC">
-              <w:t xml:space="preserve">;   </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">      </w:t>
+              <w:t xml:space="preserve">;         </w:t>
             </w:r>
             <w:r w:rsidR="003415D4">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1070425280"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF62DC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF62DC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BF62DC" w:rsidRPr="00BF62DC">
               <w:t xml:space="preserve">unbefristete Anstellung </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BF62DC">
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidR="00BF62DC" w:rsidRPr="00BF62DC">
               <w:t>bA</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0043061A" w:rsidRPr="00D10CC1" w14:paraId="198D788C" w14:textId="77777777" w:rsidTr="3ECAECE5">
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="704CB8"/>
           </w:tcPr>
           <w:p w14:paraId="713F9AC7" w14:textId="77777777" w:rsidR="0043061A" w:rsidRPr="00D77FF3" w:rsidRDefault="0043061A" w:rsidP="0043061A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
@@ -11555,80 +11433,80 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="26FC422C" w14:textId="4D502F1C" w:rsidR="003A3551" w:rsidRPr="00434401" w:rsidRDefault="003A3551">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003A3551" w:rsidRPr="00434401" w:rsidSect="00103A82">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B9BF06B" w14:textId="77777777" w:rsidR="00244F14" w:rsidRDefault="00244F14" w:rsidP="00164C80">
+    <w:p w14:paraId="39C2342F" w14:textId="77777777" w:rsidR="00E01A6E" w:rsidRDefault="00E01A6E" w:rsidP="00164C80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58631927" w14:textId="77777777" w:rsidR="00244F14" w:rsidRDefault="00244F14"/>
+    <w:p w14:paraId="6A58B0A2" w14:textId="77777777" w:rsidR="00E01A6E" w:rsidRDefault="00E01A6E"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FE30E3D" w14:textId="77777777" w:rsidR="00244F14" w:rsidRDefault="00244F14" w:rsidP="00164C80">
+    <w:p w14:paraId="49570A06" w14:textId="77777777" w:rsidR="00E01A6E" w:rsidRDefault="00E01A6E" w:rsidP="00164C80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A6247B" w14:textId="77777777" w:rsidR="00244F14" w:rsidRDefault="00244F14"/>
+    <w:p w14:paraId="2B28767A" w14:textId="77777777" w:rsidR="00E01A6E" w:rsidRDefault="00E01A6E"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="398420C4" w14:textId="77777777" w:rsidR="00244F14" w:rsidRDefault="00244F14">
+    <w:p w14:paraId="5CB91FF3" w14:textId="77777777" w:rsidR="00E01A6E" w:rsidRDefault="00E01A6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CE9D5F9" w14:textId="77777777" w:rsidR="00244F14" w:rsidRDefault="00244F14"/>
+    <w:p w14:paraId="450B950E" w14:textId="77777777" w:rsidR="00E01A6E" w:rsidRDefault="00E01A6E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -11673,123 +11551,105 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLTStd-Bd">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2CFD6940" w14:textId="77777777" w:rsidR="00E4380C" w:rsidRPr="00E4380C" w:rsidRDefault="00F80B0B" w:rsidP="00E4380C">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="704CB8"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FC61BF">
       <w:rPr>
         <w:color w:val="704CB8"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FC61BF">
       <w:rPr>
         <w:color w:val="704CB8"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> REF _Ref145006578 \h  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FC61BF">
       <w:rPr>
         <w:color w:val="704CB8"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:r>
     <w:r w:rsidRPr="00FC61BF">
       <w:rPr>
         <w:color w:val="704CB8"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00E4380C" w:rsidRPr="00E4380C">
       <w:rPr>
         <w:color w:val="704CB8"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Projekteingabe des Typs Learning </w:t>
-[...17 lines deleted...]
-      <w:t>:</w:t>
+      <w:t>Projekteingabe des Typs Learning Incubator:</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="65B585DA" w14:textId="04AD3D2A" w:rsidR="00F80B0B" w:rsidRPr="00215BB7" w:rsidRDefault="00E4380C" w:rsidP="00636E0B">
+  <w:p w14:paraId="65B585DA" w14:textId="3D3F0515" w:rsidR="00F80B0B" w:rsidRPr="00215BB7" w:rsidRDefault="00E4380C" w:rsidP="00636E0B">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1095"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="704CB8"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E4380C">
       <w:rPr>
         <w:color w:val="704CB8"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>«</w:t>
     </w:r>
     <w:sdt>
@@ -11867,108 +11727,108 @@
     </w:r>
     <w:r w:rsidR="00F80B0B" w:rsidRPr="3ECAECE5">
       <w:rPr>
         <w:color w:val="704CB8"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00F80B0B" w:rsidRPr="3ECAECE5">
       <w:rPr>
         <w:color w:val="704CB8"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SAVEDATE  \@ "d. MMMM yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00F80B0B" w:rsidRPr="3ECAECE5">
       <w:rPr>
         <w:color w:val="704CB8"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002A235D">
+    <w:r w:rsidR="00807BA3">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="704CB8"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>9. August 2026</w:t>
+      <w:t>5. September 2026</w:t>
     </w:r>
     <w:r w:rsidR="00F80B0B" w:rsidRPr="3ECAECE5">
       <w:rPr>
         <w:color w:val="704CB8"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0675477A" w14:textId="77777777" w:rsidR="00244F14" w:rsidRDefault="00244F14" w:rsidP="00164C80">
+    <w:p w14:paraId="179E79D6" w14:textId="77777777" w:rsidR="00E01A6E" w:rsidRDefault="00E01A6E" w:rsidP="00164C80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C43BC88" w14:textId="77777777" w:rsidR="00244F14" w:rsidRDefault="00244F14"/>
+    <w:p w14:paraId="35B4CB87" w14:textId="77777777" w:rsidR="00E01A6E" w:rsidRDefault="00E01A6E"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B559407" w14:textId="77777777" w:rsidR="00244F14" w:rsidRDefault="00244F14" w:rsidP="00164C80">
+    <w:p w14:paraId="7787A795" w14:textId="77777777" w:rsidR="00E01A6E" w:rsidRDefault="00E01A6E" w:rsidP="00164C80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1C91CE" w14:textId="77777777" w:rsidR="00244F14" w:rsidRDefault="00244F14"/>
+    <w:p w14:paraId="2A34FD89" w14:textId="77777777" w:rsidR="00E01A6E" w:rsidRDefault="00E01A6E"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3A0701AF" w14:textId="77777777" w:rsidR="00244F14" w:rsidRDefault="00244F14">
+    <w:p w14:paraId="6CC6BA1B" w14:textId="77777777" w:rsidR="00E01A6E" w:rsidRDefault="00E01A6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39D85D02" w14:textId="77777777" w:rsidR="00244F14" w:rsidRDefault="00244F14"/>
+    <w:p w14:paraId="1EDE8549" w14:textId="77777777" w:rsidR="00E01A6E" w:rsidRDefault="00E01A6E"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06B602E6" w14:textId="7A0C0913" w:rsidR="00F80B0B" w:rsidRPr="00215BB7" w:rsidRDefault="00F80B0B" w:rsidP="00E10419">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="120"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         <w:color w:val="704CB8"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00355772">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EBBFDB6" wp14:editId="7C663D4C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-471170</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -12105,51 +11965,51 @@
         <w:color w:val="704CB8"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="704CB8"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r w:rsidRPr="00F424E8">
       <w:rPr>
         <w:color w:val="704CB8"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2C60F7C1" w14:textId="77777777" w:rsidR="00D0340D" w:rsidRDefault="00D0340D"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D1C62E8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Aufzhlungszeichen"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="242257CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1812B82A"/>
@@ -12459,61 +12319,60 @@
       <w:pStyle w:val="berschrift9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="405107410">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="812481709">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2101171436">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="14231636">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="DLH Innovationsfonds">
     <w15:presenceInfo w15:providerId="None" w15:userId="DLH Innovationsfonds"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -13454,100 +13313,102 @@
     <w:rsid w:val="003A71AB"/>
     <w:rsid w:val="003A7692"/>
     <w:rsid w:val="003A7B79"/>
     <w:rsid w:val="003B02FA"/>
     <w:rsid w:val="003B033F"/>
     <w:rsid w:val="003B0ADA"/>
     <w:rsid w:val="003B166F"/>
     <w:rsid w:val="003B19B7"/>
     <w:rsid w:val="003B1F7A"/>
     <w:rsid w:val="003B21E7"/>
     <w:rsid w:val="003B2247"/>
     <w:rsid w:val="003B3875"/>
     <w:rsid w:val="003B454E"/>
     <w:rsid w:val="003B577C"/>
     <w:rsid w:val="003B65D3"/>
     <w:rsid w:val="003B667B"/>
     <w:rsid w:val="003B69A0"/>
     <w:rsid w:val="003B772D"/>
     <w:rsid w:val="003B7E0B"/>
     <w:rsid w:val="003C0117"/>
     <w:rsid w:val="003C0C8D"/>
     <w:rsid w:val="003C12AB"/>
     <w:rsid w:val="003C2AAA"/>
     <w:rsid w:val="003C2C4D"/>
     <w:rsid w:val="003C3AC7"/>
+    <w:rsid w:val="003C3C4A"/>
     <w:rsid w:val="003C428D"/>
     <w:rsid w:val="003C4943"/>
     <w:rsid w:val="003C4BF3"/>
     <w:rsid w:val="003C5D9B"/>
     <w:rsid w:val="003C66D4"/>
     <w:rsid w:val="003C710E"/>
     <w:rsid w:val="003C7832"/>
     <w:rsid w:val="003C7F78"/>
     <w:rsid w:val="003D1F0B"/>
     <w:rsid w:val="003D22B7"/>
     <w:rsid w:val="003D2A85"/>
     <w:rsid w:val="003D3122"/>
     <w:rsid w:val="003D36EE"/>
     <w:rsid w:val="003D3AF3"/>
     <w:rsid w:val="003D3BE8"/>
     <w:rsid w:val="003D41D0"/>
     <w:rsid w:val="003D46F8"/>
     <w:rsid w:val="003D4BB5"/>
     <w:rsid w:val="003D52A7"/>
     <w:rsid w:val="003D53E5"/>
     <w:rsid w:val="003D5552"/>
     <w:rsid w:val="003D61AE"/>
     <w:rsid w:val="003D7AEE"/>
     <w:rsid w:val="003E0F48"/>
     <w:rsid w:val="003E0F4A"/>
     <w:rsid w:val="003E1780"/>
     <w:rsid w:val="003E18DD"/>
     <w:rsid w:val="003E1D93"/>
     <w:rsid w:val="003E234E"/>
     <w:rsid w:val="003E278D"/>
     <w:rsid w:val="003E32FA"/>
     <w:rsid w:val="003E4479"/>
     <w:rsid w:val="003E44D9"/>
     <w:rsid w:val="003E510C"/>
     <w:rsid w:val="003E5246"/>
     <w:rsid w:val="003E5C75"/>
     <w:rsid w:val="003E6545"/>
     <w:rsid w:val="003E6CBB"/>
     <w:rsid w:val="003E78F7"/>
     <w:rsid w:val="003F0C23"/>
     <w:rsid w:val="003F0EFA"/>
     <w:rsid w:val="003F18DC"/>
     <w:rsid w:val="003F2294"/>
     <w:rsid w:val="003F4612"/>
     <w:rsid w:val="003F4AFA"/>
     <w:rsid w:val="003F4F64"/>
     <w:rsid w:val="003F510D"/>
     <w:rsid w:val="003F53A5"/>
     <w:rsid w:val="003F5A14"/>
     <w:rsid w:val="003F6240"/>
+    <w:rsid w:val="003F6CCF"/>
     <w:rsid w:val="003F702B"/>
     <w:rsid w:val="003F7923"/>
     <w:rsid w:val="003F7AA5"/>
     <w:rsid w:val="003F7C9B"/>
     <w:rsid w:val="003F7F54"/>
     <w:rsid w:val="004019F7"/>
     <w:rsid w:val="00401C0C"/>
     <w:rsid w:val="004022F1"/>
     <w:rsid w:val="00402921"/>
     <w:rsid w:val="004029A6"/>
     <w:rsid w:val="00402AEE"/>
     <w:rsid w:val="00403043"/>
     <w:rsid w:val="004034F5"/>
     <w:rsid w:val="00403D2B"/>
     <w:rsid w:val="00404711"/>
     <w:rsid w:val="0040525F"/>
     <w:rsid w:val="004052BE"/>
     <w:rsid w:val="004054AF"/>
     <w:rsid w:val="00405959"/>
     <w:rsid w:val="00405B9C"/>
     <w:rsid w:val="00405D76"/>
     <w:rsid w:val="004063DA"/>
     <w:rsid w:val="00407C81"/>
     <w:rsid w:val="004102CA"/>
     <w:rsid w:val="00410C03"/>
@@ -13973,50 +13834,51 @@
     <w:rsid w:val="005B279B"/>
     <w:rsid w:val="005B44A0"/>
     <w:rsid w:val="005B4985"/>
     <w:rsid w:val="005B6255"/>
     <w:rsid w:val="005B62A5"/>
     <w:rsid w:val="005B65BC"/>
     <w:rsid w:val="005B664F"/>
     <w:rsid w:val="005B6DD8"/>
     <w:rsid w:val="005B6E53"/>
     <w:rsid w:val="005B7118"/>
     <w:rsid w:val="005C04B8"/>
     <w:rsid w:val="005C10BB"/>
     <w:rsid w:val="005C11A9"/>
     <w:rsid w:val="005C1667"/>
     <w:rsid w:val="005C1A32"/>
     <w:rsid w:val="005C29CC"/>
     <w:rsid w:val="005C382D"/>
     <w:rsid w:val="005C397C"/>
     <w:rsid w:val="005C5020"/>
     <w:rsid w:val="005C520E"/>
     <w:rsid w:val="005C5DC7"/>
     <w:rsid w:val="005C7112"/>
     <w:rsid w:val="005C7777"/>
     <w:rsid w:val="005C7AC4"/>
     <w:rsid w:val="005C7C58"/>
+    <w:rsid w:val="005C7DE2"/>
     <w:rsid w:val="005D09E1"/>
     <w:rsid w:val="005D0DB5"/>
     <w:rsid w:val="005D21E1"/>
     <w:rsid w:val="005D21EF"/>
     <w:rsid w:val="005D31AD"/>
     <w:rsid w:val="005D4049"/>
     <w:rsid w:val="005D4820"/>
     <w:rsid w:val="005D50C2"/>
     <w:rsid w:val="005D661C"/>
     <w:rsid w:val="005D682F"/>
     <w:rsid w:val="005D6C8B"/>
     <w:rsid w:val="005E00A2"/>
     <w:rsid w:val="005E02F6"/>
     <w:rsid w:val="005E04F6"/>
     <w:rsid w:val="005E0D60"/>
     <w:rsid w:val="005E176B"/>
     <w:rsid w:val="005E24F3"/>
     <w:rsid w:val="005E2871"/>
     <w:rsid w:val="005E3936"/>
     <w:rsid w:val="005E3D08"/>
     <w:rsid w:val="005E417B"/>
     <w:rsid w:val="005E421E"/>
     <w:rsid w:val="005E449A"/>
     <w:rsid w:val="005E5C17"/>
     <w:rsid w:val="005E6652"/>
@@ -14121,50 +13983,51 @@
     <w:rsid w:val="006409D0"/>
     <w:rsid w:val="006415A1"/>
     <w:rsid w:val="00641921"/>
     <w:rsid w:val="00641DE8"/>
     <w:rsid w:val="00642132"/>
     <w:rsid w:val="00642B82"/>
     <w:rsid w:val="00642F67"/>
     <w:rsid w:val="00643355"/>
     <w:rsid w:val="006435C0"/>
     <w:rsid w:val="006435CE"/>
     <w:rsid w:val="0064379E"/>
     <w:rsid w:val="00643D20"/>
     <w:rsid w:val="00644201"/>
     <w:rsid w:val="00644D1F"/>
     <w:rsid w:val="00645F11"/>
     <w:rsid w:val="00647490"/>
     <w:rsid w:val="00647E79"/>
     <w:rsid w:val="00647F65"/>
     <w:rsid w:val="00650D0A"/>
     <w:rsid w:val="00650E64"/>
     <w:rsid w:val="0065138E"/>
     <w:rsid w:val="00651B0C"/>
     <w:rsid w:val="00651D25"/>
     <w:rsid w:val="0065284F"/>
     <w:rsid w:val="006528C1"/>
+    <w:rsid w:val="00652B36"/>
     <w:rsid w:val="00652B4B"/>
     <w:rsid w:val="0065365F"/>
     <w:rsid w:val="00653D34"/>
     <w:rsid w:val="00654256"/>
     <w:rsid w:val="00655215"/>
     <w:rsid w:val="00656EBB"/>
     <w:rsid w:val="00661095"/>
     <w:rsid w:val="006611F2"/>
     <w:rsid w:val="006627D4"/>
     <w:rsid w:val="00662F78"/>
     <w:rsid w:val="00663524"/>
     <w:rsid w:val="0066373F"/>
     <w:rsid w:val="00663B41"/>
     <w:rsid w:val="00663CCC"/>
     <w:rsid w:val="00663E93"/>
     <w:rsid w:val="0066428B"/>
     <w:rsid w:val="00665EF9"/>
     <w:rsid w:val="00666503"/>
     <w:rsid w:val="0066682D"/>
     <w:rsid w:val="006668A9"/>
     <w:rsid w:val="00666B07"/>
     <w:rsid w:val="00666CA3"/>
     <w:rsid w:val="006677FB"/>
     <w:rsid w:val="0067082A"/>
     <w:rsid w:val="00671952"/>
@@ -14230,50 +14093,51 @@
     <w:rsid w:val="006A60AF"/>
     <w:rsid w:val="006A6266"/>
     <w:rsid w:val="006A6382"/>
     <w:rsid w:val="006A6613"/>
     <w:rsid w:val="006A7103"/>
     <w:rsid w:val="006A71FA"/>
     <w:rsid w:val="006A7333"/>
     <w:rsid w:val="006A76DF"/>
     <w:rsid w:val="006B0F78"/>
     <w:rsid w:val="006B14E0"/>
     <w:rsid w:val="006B1A94"/>
     <w:rsid w:val="006B1CE6"/>
     <w:rsid w:val="006B1E64"/>
     <w:rsid w:val="006B208D"/>
     <w:rsid w:val="006B271C"/>
     <w:rsid w:val="006B2A9A"/>
     <w:rsid w:val="006B44CB"/>
     <w:rsid w:val="006B475F"/>
     <w:rsid w:val="006B4AB1"/>
     <w:rsid w:val="006B4B2E"/>
     <w:rsid w:val="006B4D87"/>
     <w:rsid w:val="006B625B"/>
     <w:rsid w:val="006B635C"/>
     <w:rsid w:val="006B6C85"/>
     <w:rsid w:val="006B7071"/>
+    <w:rsid w:val="006B77A2"/>
     <w:rsid w:val="006B78AA"/>
     <w:rsid w:val="006B7E1E"/>
     <w:rsid w:val="006C1A99"/>
     <w:rsid w:val="006C1D43"/>
     <w:rsid w:val="006C1DF9"/>
     <w:rsid w:val="006C209F"/>
     <w:rsid w:val="006C2159"/>
     <w:rsid w:val="006C23F0"/>
     <w:rsid w:val="006C3460"/>
     <w:rsid w:val="006C3D64"/>
     <w:rsid w:val="006C4050"/>
     <w:rsid w:val="006C4932"/>
     <w:rsid w:val="006C4DFA"/>
     <w:rsid w:val="006C544B"/>
     <w:rsid w:val="006C5E4A"/>
     <w:rsid w:val="006C5F96"/>
     <w:rsid w:val="006D0894"/>
     <w:rsid w:val="006D1331"/>
     <w:rsid w:val="006D1892"/>
     <w:rsid w:val="006D212A"/>
     <w:rsid w:val="006D3A7A"/>
     <w:rsid w:val="006D462B"/>
     <w:rsid w:val="006D4734"/>
     <w:rsid w:val="006D4DA7"/>
     <w:rsid w:val="006D5014"/>
@@ -14580,50 +14444,51 @@
     <w:rsid w:val="007F2DFF"/>
     <w:rsid w:val="007F3543"/>
     <w:rsid w:val="007F40C3"/>
     <w:rsid w:val="007F5D71"/>
     <w:rsid w:val="007F5D9D"/>
     <w:rsid w:val="007F63DA"/>
     <w:rsid w:val="007F7702"/>
     <w:rsid w:val="007F7854"/>
     <w:rsid w:val="007F7DEB"/>
     <w:rsid w:val="00800010"/>
     <w:rsid w:val="008006E5"/>
     <w:rsid w:val="00800998"/>
     <w:rsid w:val="00801A3C"/>
     <w:rsid w:val="00801B58"/>
     <w:rsid w:val="008020AE"/>
     <w:rsid w:val="0080242A"/>
     <w:rsid w:val="00802B69"/>
     <w:rsid w:val="0080417E"/>
     <w:rsid w:val="00805F03"/>
     <w:rsid w:val="0080674D"/>
     <w:rsid w:val="00806843"/>
     <w:rsid w:val="0080686F"/>
     <w:rsid w:val="00806F67"/>
     <w:rsid w:val="00807224"/>
     <w:rsid w:val="00807B99"/>
+    <w:rsid w:val="00807BA3"/>
     <w:rsid w:val="0081050A"/>
     <w:rsid w:val="00811384"/>
     <w:rsid w:val="00812090"/>
     <w:rsid w:val="0081286A"/>
     <w:rsid w:val="00813598"/>
     <w:rsid w:val="008145FE"/>
     <w:rsid w:val="00814804"/>
     <w:rsid w:val="00814A0E"/>
     <w:rsid w:val="00814C0B"/>
     <w:rsid w:val="00814E1B"/>
     <w:rsid w:val="00814F5E"/>
     <w:rsid w:val="008152BC"/>
     <w:rsid w:val="008157A9"/>
     <w:rsid w:val="00815C9C"/>
     <w:rsid w:val="00815D3C"/>
     <w:rsid w:val="0081637B"/>
     <w:rsid w:val="00817CFF"/>
     <w:rsid w:val="00817D46"/>
     <w:rsid w:val="0082075B"/>
     <w:rsid w:val="0082124C"/>
     <w:rsid w:val="00821333"/>
     <w:rsid w:val="00821F9C"/>
     <w:rsid w:val="00822D9C"/>
     <w:rsid w:val="0082318E"/>
     <w:rsid w:val="00823A82"/>
@@ -14706,64 +14571,66 @@
     <w:rsid w:val="00876AEC"/>
     <w:rsid w:val="00877810"/>
     <w:rsid w:val="00877960"/>
     <w:rsid w:val="008779EB"/>
     <w:rsid w:val="00877B50"/>
     <w:rsid w:val="00877E27"/>
     <w:rsid w:val="00877E68"/>
     <w:rsid w:val="0088030C"/>
     <w:rsid w:val="008816B2"/>
     <w:rsid w:val="00881919"/>
     <w:rsid w:val="00882304"/>
     <w:rsid w:val="0088319A"/>
     <w:rsid w:val="00884219"/>
     <w:rsid w:val="008842D8"/>
     <w:rsid w:val="00885950"/>
     <w:rsid w:val="00885A7B"/>
     <w:rsid w:val="00886349"/>
     <w:rsid w:val="0088686A"/>
     <w:rsid w:val="008869BE"/>
     <w:rsid w:val="008878E1"/>
     <w:rsid w:val="0089115A"/>
     <w:rsid w:val="00891335"/>
     <w:rsid w:val="008913F2"/>
     <w:rsid w:val="0089187E"/>
     <w:rsid w:val="008918E8"/>
+    <w:rsid w:val="00891929"/>
     <w:rsid w:val="008927B0"/>
     <w:rsid w:val="00892C82"/>
     <w:rsid w:val="00892F41"/>
     <w:rsid w:val="00893004"/>
     <w:rsid w:val="00893544"/>
     <w:rsid w:val="00893603"/>
     <w:rsid w:val="00893793"/>
     <w:rsid w:val="008938B5"/>
     <w:rsid w:val="00893FF3"/>
     <w:rsid w:val="00894426"/>
     <w:rsid w:val="00894513"/>
     <w:rsid w:val="008948D8"/>
     <w:rsid w:val="0089516A"/>
     <w:rsid w:val="00895908"/>
+    <w:rsid w:val="00896737"/>
     <w:rsid w:val="00896DEE"/>
     <w:rsid w:val="00897427"/>
     <w:rsid w:val="0089769B"/>
     <w:rsid w:val="00897877"/>
     <w:rsid w:val="00897FA1"/>
     <w:rsid w:val="008A2542"/>
     <w:rsid w:val="008A2F7B"/>
     <w:rsid w:val="008A3AD2"/>
     <w:rsid w:val="008A3F57"/>
     <w:rsid w:val="008A401C"/>
     <w:rsid w:val="008A45DF"/>
     <w:rsid w:val="008A4C6F"/>
     <w:rsid w:val="008A4D3C"/>
     <w:rsid w:val="008A51AE"/>
     <w:rsid w:val="008A55EF"/>
     <w:rsid w:val="008A5689"/>
     <w:rsid w:val="008A5DAF"/>
     <w:rsid w:val="008A63ED"/>
     <w:rsid w:val="008A64C7"/>
     <w:rsid w:val="008A6CDD"/>
     <w:rsid w:val="008A6D6D"/>
     <w:rsid w:val="008A79EA"/>
     <w:rsid w:val="008B08EB"/>
     <w:rsid w:val="008B0AAF"/>
     <w:rsid w:val="008B0C38"/>
@@ -15344,50 +15211,51 @@
     <w:rsid w:val="00AD7DBB"/>
     <w:rsid w:val="00AE0068"/>
     <w:rsid w:val="00AE045B"/>
     <w:rsid w:val="00AE1774"/>
     <w:rsid w:val="00AE18B7"/>
     <w:rsid w:val="00AE1EBF"/>
     <w:rsid w:val="00AE289D"/>
     <w:rsid w:val="00AE2C38"/>
     <w:rsid w:val="00AE2F14"/>
     <w:rsid w:val="00AE31C2"/>
     <w:rsid w:val="00AE34A4"/>
     <w:rsid w:val="00AE3A0D"/>
     <w:rsid w:val="00AE476F"/>
     <w:rsid w:val="00AE560F"/>
     <w:rsid w:val="00AE5654"/>
     <w:rsid w:val="00AE66B8"/>
     <w:rsid w:val="00AE6BB2"/>
     <w:rsid w:val="00AE6F68"/>
     <w:rsid w:val="00AE788A"/>
     <w:rsid w:val="00AE7C1E"/>
     <w:rsid w:val="00AE7D7E"/>
     <w:rsid w:val="00AE7E99"/>
     <w:rsid w:val="00AF00BF"/>
     <w:rsid w:val="00AF1F9A"/>
     <w:rsid w:val="00AF285A"/>
+    <w:rsid w:val="00AF293C"/>
     <w:rsid w:val="00AF30B4"/>
     <w:rsid w:val="00AF3382"/>
     <w:rsid w:val="00AF3DC1"/>
     <w:rsid w:val="00AF43AF"/>
     <w:rsid w:val="00AF49D7"/>
     <w:rsid w:val="00AF64B3"/>
     <w:rsid w:val="00AF6AF4"/>
     <w:rsid w:val="00AF6EA0"/>
     <w:rsid w:val="00AF7015"/>
     <w:rsid w:val="00AF707D"/>
     <w:rsid w:val="00AF76EB"/>
     <w:rsid w:val="00AF78AB"/>
     <w:rsid w:val="00B00213"/>
     <w:rsid w:val="00B00ABB"/>
     <w:rsid w:val="00B01042"/>
     <w:rsid w:val="00B01980"/>
     <w:rsid w:val="00B02298"/>
     <w:rsid w:val="00B027F0"/>
     <w:rsid w:val="00B039F6"/>
     <w:rsid w:val="00B04109"/>
     <w:rsid w:val="00B04115"/>
     <w:rsid w:val="00B04340"/>
     <w:rsid w:val="00B05371"/>
     <w:rsid w:val="00B069A7"/>
     <w:rsid w:val="00B0728D"/>
@@ -15522,50 +15390,51 @@
     <w:rsid w:val="00B7732C"/>
     <w:rsid w:val="00B779C5"/>
     <w:rsid w:val="00B80F89"/>
     <w:rsid w:val="00B81040"/>
     <w:rsid w:val="00B81B42"/>
     <w:rsid w:val="00B81BEB"/>
     <w:rsid w:val="00B827C5"/>
     <w:rsid w:val="00B833A6"/>
     <w:rsid w:val="00B8389F"/>
     <w:rsid w:val="00B85A89"/>
     <w:rsid w:val="00B86FBE"/>
     <w:rsid w:val="00B873D6"/>
     <w:rsid w:val="00B879EF"/>
     <w:rsid w:val="00B90044"/>
     <w:rsid w:val="00B9025B"/>
     <w:rsid w:val="00B906B4"/>
     <w:rsid w:val="00B90B8B"/>
     <w:rsid w:val="00B90E3E"/>
     <w:rsid w:val="00B90EC6"/>
     <w:rsid w:val="00B91875"/>
     <w:rsid w:val="00B918AA"/>
     <w:rsid w:val="00B918E1"/>
     <w:rsid w:val="00B9278C"/>
     <w:rsid w:val="00B9325F"/>
     <w:rsid w:val="00B9347F"/>
+    <w:rsid w:val="00B935F6"/>
     <w:rsid w:val="00B93B8E"/>
     <w:rsid w:val="00B94252"/>
     <w:rsid w:val="00B94BA4"/>
     <w:rsid w:val="00B9570F"/>
     <w:rsid w:val="00B95D18"/>
     <w:rsid w:val="00B96078"/>
     <w:rsid w:val="00B96282"/>
     <w:rsid w:val="00B97943"/>
     <w:rsid w:val="00BA0A8F"/>
     <w:rsid w:val="00BA112F"/>
     <w:rsid w:val="00BA1433"/>
     <w:rsid w:val="00BA310B"/>
     <w:rsid w:val="00BA3272"/>
     <w:rsid w:val="00BA3720"/>
     <w:rsid w:val="00BA4514"/>
     <w:rsid w:val="00BA49AE"/>
     <w:rsid w:val="00BA58C5"/>
     <w:rsid w:val="00BA5B9D"/>
     <w:rsid w:val="00BA60D4"/>
     <w:rsid w:val="00BA7623"/>
     <w:rsid w:val="00BA7BCF"/>
     <w:rsid w:val="00BB02B5"/>
     <w:rsid w:val="00BB16B7"/>
     <w:rsid w:val="00BB2881"/>
     <w:rsid w:val="00BB355F"/>
@@ -16009,50 +15878,51 @@
     <w:rsid w:val="00D5718E"/>
     <w:rsid w:val="00D57891"/>
     <w:rsid w:val="00D57C1E"/>
     <w:rsid w:val="00D6117E"/>
     <w:rsid w:val="00D620C5"/>
     <w:rsid w:val="00D627D0"/>
     <w:rsid w:val="00D62885"/>
     <w:rsid w:val="00D6297F"/>
     <w:rsid w:val="00D634F4"/>
     <w:rsid w:val="00D638D8"/>
     <w:rsid w:val="00D64153"/>
     <w:rsid w:val="00D64537"/>
     <w:rsid w:val="00D6487A"/>
     <w:rsid w:val="00D66A93"/>
     <w:rsid w:val="00D711DE"/>
     <w:rsid w:val="00D7187A"/>
     <w:rsid w:val="00D72D35"/>
     <w:rsid w:val="00D730F7"/>
     <w:rsid w:val="00D736A6"/>
     <w:rsid w:val="00D73BFE"/>
     <w:rsid w:val="00D73CEA"/>
     <w:rsid w:val="00D7447C"/>
     <w:rsid w:val="00D748BD"/>
     <w:rsid w:val="00D759B4"/>
     <w:rsid w:val="00D75B3F"/>
+    <w:rsid w:val="00D75F78"/>
     <w:rsid w:val="00D77907"/>
     <w:rsid w:val="00D77A14"/>
     <w:rsid w:val="00D77FF3"/>
     <w:rsid w:val="00D809F4"/>
     <w:rsid w:val="00D80D69"/>
     <w:rsid w:val="00D8164B"/>
     <w:rsid w:val="00D8356A"/>
     <w:rsid w:val="00D835C5"/>
     <w:rsid w:val="00D839DF"/>
     <w:rsid w:val="00D841C6"/>
     <w:rsid w:val="00D84449"/>
     <w:rsid w:val="00D8452D"/>
     <w:rsid w:val="00D8529F"/>
     <w:rsid w:val="00D8588E"/>
     <w:rsid w:val="00D870A0"/>
     <w:rsid w:val="00D876D4"/>
     <w:rsid w:val="00D87D0B"/>
     <w:rsid w:val="00D9007E"/>
     <w:rsid w:val="00D9049E"/>
     <w:rsid w:val="00D90F39"/>
     <w:rsid w:val="00D91035"/>
     <w:rsid w:val="00D91223"/>
     <w:rsid w:val="00D91D6B"/>
     <w:rsid w:val="00D93BE0"/>
     <w:rsid w:val="00D93C4C"/>
@@ -16138,50 +16008,51 @@
     <w:rsid w:val="00DE30F7"/>
     <w:rsid w:val="00DE3789"/>
     <w:rsid w:val="00DE3E58"/>
     <w:rsid w:val="00DE4F1D"/>
     <w:rsid w:val="00DE5E51"/>
     <w:rsid w:val="00DF01CA"/>
     <w:rsid w:val="00DF08B1"/>
     <w:rsid w:val="00DF094A"/>
     <w:rsid w:val="00DF0B8C"/>
     <w:rsid w:val="00DF14CC"/>
     <w:rsid w:val="00DF1769"/>
     <w:rsid w:val="00DF1C1C"/>
     <w:rsid w:val="00DF2A07"/>
     <w:rsid w:val="00DF30AE"/>
     <w:rsid w:val="00DF31AA"/>
     <w:rsid w:val="00DF4896"/>
     <w:rsid w:val="00DF56E5"/>
     <w:rsid w:val="00DF62B7"/>
     <w:rsid w:val="00DF6811"/>
     <w:rsid w:val="00DF6E86"/>
     <w:rsid w:val="00DF72B7"/>
     <w:rsid w:val="00E009B5"/>
     <w:rsid w:val="00E00B97"/>
     <w:rsid w:val="00E0113D"/>
     <w:rsid w:val="00E0139E"/>
+    <w:rsid w:val="00E01A6E"/>
     <w:rsid w:val="00E01F02"/>
     <w:rsid w:val="00E027CC"/>
     <w:rsid w:val="00E02997"/>
     <w:rsid w:val="00E037AE"/>
     <w:rsid w:val="00E04392"/>
     <w:rsid w:val="00E04C64"/>
     <w:rsid w:val="00E0758B"/>
     <w:rsid w:val="00E076AD"/>
     <w:rsid w:val="00E0771A"/>
     <w:rsid w:val="00E10419"/>
     <w:rsid w:val="00E116F7"/>
     <w:rsid w:val="00E12158"/>
     <w:rsid w:val="00E121D7"/>
     <w:rsid w:val="00E143AD"/>
     <w:rsid w:val="00E14561"/>
     <w:rsid w:val="00E148D4"/>
     <w:rsid w:val="00E148F9"/>
     <w:rsid w:val="00E14979"/>
     <w:rsid w:val="00E14AD1"/>
     <w:rsid w:val="00E173D8"/>
     <w:rsid w:val="00E178D3"/>
     <w:rsid w:val="00E21819"/>
     <w:rsid w:val="00E2221F"/>
     <w:rsid w:val="00E22DFA"/>
     <w:rsid w:val="00E234A6"/>
@@ -20231,51 +20102,51 @@
       </t:Event>
       <t:Event id="{CC71DBFA-AFB9-4813-B361-27BFADF72509}" time="2023-08-24T17:36:36.204Z">
         <t:Attribution userId="S::christian.roduner@dlh.zh.ch::4f2cb0f2-1751-4c22-875b-00ffa0d09ad0" userProvider="AD" userName="Christian Roduner (DLH)"/>
         <t:Anchor>
           <t:Comment id="1570153428"/>
         </t:Anchor>
         <t:Assign userId="S::natalie.streiff@dlh.zh.ch::1cd14fc3-5734-44b0-bc2b-fbffd0cddd6a" userProvider="AD" userName="Natalie Streiff (DLH)"/>
       </t:Event>
       <t:Event id="{F83A3A2A-58AB-4AAC-8944-1F4BA2A6487B}" time="2023-08-24T17:36:36.204Z">
         <t:Attribution userId="S::christian.roduner@dlh.zh.ch::4f2cb0f2-1751-4c22-875b-00ffa0d09ad0" userProvider="AD" userName="Christian Roduner (DLH)"/>
         <t:Anchor>
           <t:Comment id="1570153428"/>
         </t:Anchor>
         <t:SetTitle title="@Natalie, das sollten wir auch auf der Homepage so machen. OK?"/>
       </t:Event>
     </t:History>
   </t:Task>
 </t:Tasks>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F3796A24C3AE4941BB72EBC8E4329EA5"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DC800DDB-1127-4265-B5ED-95A8DD1D2BBB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00EB64B9" w:rsidRDefault="00ED6E9A" w:rsidP="00ED6E9A">
           <w:pPr>
             <w:pStyle w:val="F3796A24C3AE4941BB72EBC8E4329EA5"/>
           </w:pPr>
           <w:r w:rsidRPr="004711EB">
             <w:t xml:space="preserve">Schulen der </w:t>
           </w:r>
           <w:r w:rsidRPr="004711EB">
@@ -20477,51 +20348,51 @@
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06150D9F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6266628A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -20635,107 +20506,113 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0010216F"/>
     <w:rsid w:val="000231FF"/>
     <w:rsid w:val="00082139"/>
     <w:rsid w:val="00084EAC"/>
     <w:rsid w:val="000C0ECC"/>
     <w:rsid w:val="000E063F"/>
     <w:rsid w:val="000F2DF6"/>
     <w:rsid w:val="0010216F"/>
     <w:rsid w:val="001101D6"/>
     <w:rsid w:val="001B46DB"/>
     <w:rsid w:val="001F3725"/>
     <w:rsid w:val="00237F17"/>
     <w:rsid w:val="00257481"/>
     <w:rsid w:val="00272E08"/>
     <w:rsid w:val="002B1117"/>
     <w:rsid w:val="002F5E39"/>
     <w:rsid w:val="00313937"/>
     <w:rsid w:val="0032100B"/>
     <w:rsid w:val="00352221"/>
     <w:rsid w:val="00364728"/>
     <w:rsid w:val="0038370D"/>
+    <w:rsid w:val="003C3C4A"/>
     <w:rsid w:val="003E3471"/>
     <w:rsid w:val="004022C7"/>
     <w:rsid w:val="00414A73"/>
     <w:rsid w:val="004634D0"/>
     <w:rsid w:val="004938AF"/>
     <w:rsid w:val="004F6BEF"/>
     <w:rsid w:val="00502E42"/>
     <w:rsid w:val="0052510C"/>
     <w:rsid w:val="00527E7F"/>
+    <w:rsid w:val="00554082"/>
+    <w:rsid w:val="005C7DE2"/>
+    <w:rsid w:val="005F321F"/>
     <w:rsid w:val="0066462C"/>
     <w:rsid w:val="00695AE1"/>
     <w:rsid w:val="006D0730"/>
     <w:rsid w:val="006E140A"/>
     <w:rsid w:val="00721D4E"/>
     <w:rsid w:val="00747CC2"/>
     <w:rsid w:val="007643C8"/>
     <w:rsid w:val="007973D5"/>
     <w:rsid w:val="007B2A35"/>
     <w:rsid w:val="007F0174"/>
     <w:rsid w:val="00810239"/>
     <w:rsid w:val="0084112D"/>
+    <w:rsid w:val="00896737"/>
     <w:rsid w:val="008B3D21"/>
     <w:rsid w:val="008D1B3B"/>
     <w:rsid w:val="00901EA6"/>
     <w:rsid w:val="0091487E"/>
     <w:rsid w:val="009213AA"/>
     <w:rsid w:val="009554AC"/>
     <w:rsid w:val="009803BA"/>
     <w:rsid w:val="00992385"/>
     <w:rsid w:val="009A4B61"/>
     <w:rsid w:val="009A7DA3"/>
     <w:rsid w:val="009E100A"/>
     <w:rsid w:val="009E4F5A"/>
     <w:rsid w:val="009F42BB"/>
     <w:rsid w:val="009F5039"/>
     <w:rsid w:val="00A41859"/>
     <w:rsid w:val="00A5763F"/>
     <w:rsid w:val="00A72C0C"/>
     <w:rsid w:val="00A90349"/>
     <w:rsid w:val="00AA757E"/>
     <w:rsid w:val="00AF00BF"/>
     <w:rsid w:val="00B0159A"/>
     <w:rsid w:val="00B037B3"/>
     <w:rsid w:val="00B1707E"/>
     <w:rsid w:val="00B2779D"/>
     <w:rsid w:val="00B42326"/>
     <w:rsid w:val="00B6682B"/>
     <w:rsid w:val="00B8362E"/>
     <w:rsid w:val="00B84952"/>
     <w:rsid w:val="00BA3720"/>
     <w:rsid w:val="00BC7DDD"/>
     <w:rsid w:val="00BD0147"/>
     <w:rsid w:val="00BE6B8C"/>
     <w:rsid w:val="00C25DAB"/>
     <w:rsid w:val="00C329E7"/>
     <w:rsid w:val="00C36AD7"/>
     <w:rsid w:val="00C43AD7"/>
+    <w:rsid w:val="00C67E16"/>
     <w:rsid w:val="00C8022E"/>
     <w:rsid w:val="00CB184C"/>
     <w:rsid w:val="00CC225F"/>
     <w:rsid w:val="00CD69C5"/>
     <w:rsid w:val="00CF06B1"/>
     <w:rsid w:val="00D24222"/>
     <w:rsid w:val="00D31F16"/>
     <w:rsid w:val="00D40728"/>
     <w:rsid w:val="00D55CE0"/>
     <w:rsid w:val="00D7022D"/>
     <w:rsid w:val="00D80C1F"/>
     <w:rsid w:val="00D85173"/>
     <w:rsid w:val="00E0771A"/>
     <w:rsid w:val="00E734D4"/>
     <w:rsid w:val="00E83815"/>
     <w:rsid w:val="00E84258"/>
     <w:rsid w:val="00E962D5"/>
     <w:rsid w:val="00EA46B0"/>
     <w:rsid w:val="00EB50F5"/>
     <w:rsid w:val="00EB64B9"/>
     <w:rsid w:val="00ED6E9A"/>
     <w:rsid w:val="00EF45AE"/>
     <w:rsid w:val="00F03D79"/>
     <w:rsid w:val="00F206A4"/>
     <w:rsid w:val="00F473D3"/>
@@ -21527,58 +21404,63 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...3 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F8B68F643BF7F04F97A9C3A2DA3537DC" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b0eeaae8d3d1e3a5c973f74d3511a9ac">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="70e47cf5-3661-49c3-9950-a67f15adcf7b" xmlns:ns4="d566e35d-d318-4959-83da-da13704c0902" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="abfa1d99db9ccb1987a23e3c9b57b1d4" ns3:_="" ns4:_="">
     <xsd:import namespace="70e47cf5-3661-49c3-9950-a67f15adcf7b"/>
     <xsd:import namespace="d566e35d-d318-4959-83da-da13704c0902"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
@@ -21787,145 +21669,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="70e47cf5-3661-49c3-9950-a67f15adcf7b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4151ADA6-8F54-4999-BCC8-751096A9CBCD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22076B3A-D35E-4797-A829-A135F3303DB7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="70e47cf5-3661-49c3-9950-a67f15adcf7b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDB2120E-79FF-406A-9E4B-27C043E3E6EA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C876179-ED84-4EE0-B290-B7A61D0D4371}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="70e47cf5-3661-49c3-9950-a67f15adcf7b"/>
     <ds:schemaRef ds:uri="d566e35d-d318-4959-83da-da13704c0902"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDB2120E-79FF-406A-9E4B-27C043E3E6EA}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4151ADA6-8F54-4999-BCC8-751096A9CBCD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="70e47cf5-3661-49c3-9950-a67f15adcf7b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{03b5e7a1-cb09-4417-9e1a-c686b440b2c5}" enabled="0" method="" siteId="{03b5e7a1-cb09-4417-9e1a-c686b440b2c5}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>2175</Words>
-  <Characters>13704</Characters>
+  <Words>2196</Words>
+  <Characters>13837</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>114</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>115</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Projekteingabe Innovationsfond Berufsbildung</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Geschäftsstelle ifbb.zh.ch</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15848</CharactersWithSpaces>
+  <CharactersWithSpaces>16001</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Projekteingabe Innovationsfond Berufsbildung</dc:title>
   <dc:subject/>
   <dc:creator>DLH Innovationsfonds</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">